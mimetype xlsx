--- v0 (2026-09-01)
+++ v1 (2026-09-23)
@@ -18,191 +18,236 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Roadmap Fantasma Games" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Roadmap Fantasma Games'!$A$1:$F$28</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Fantasma Games Game Roadmap</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>GAME</t>
   </si>
   <si>
     <t>PROVIDER</t>
   </si>
   <si>
     <t>GAME ID</t>
   </si>
   <si>
     <t>VOLATILITY</t>
   </si>
   <si>
     <t>RTP</t>
   </si>
   <si>
     <t>CATEGORIES</t>
   </si>
   <si>
     <t>MARKETS</t>
   </si>
   <si>
     <t>September 3, 2026</t>
   </si>
   <si>
     <t>September 17, 2026</t>
   </si>
   <si>
     <t>September 24, 2026</t>
   </si>
   <si>
     <t>October 8, 2026</t>
   </si>
   <si>
     <t>October 22, 2026</t>
   </si>
   <si>
+    <t>October 29, 2026</t>
+  </si>
+  <si>
     <t>November 12, 2026</t>
   </si>
   <si>
-    <t>November 17, 2026</t>
-[...2 lines deleted...]
-    <t>This document has been generated on September 1, 2026 05:30</t>
+    <t>November 24, 2026</t>
+  </si>
+  <si>
+    <t>November 26, 2026</t>
+  </si>
+  <si>
+    <t>Coming soon</t>
   </si>
   <si>
     <t>Miner Moles</t>
   </si>
   <si>
     <t>Fantasma Games</t>
   </si>
   <si>
     <t>minermoles / minermoles_94 / minermoles_92</t>
   </si>
   <si>
     <t>Very High</t>
   </si>
   <si>
     <t>96.33% / 94.1% / 92.1%</t>
   </si>
   <si>
     <t>Slot</t>
   </si>
   <si>
-    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Connecticut), US (Michigan), United Kingdom</t>
+    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Michigan), United Kingdom</t>
   </si>
   <si>
     <t>Midas Hype House</t>
   </si>
   <si>
     <t>midashypehouse / midashypehouse_94 / midashypehouse_92</t>
   </si>
   <si>
     <t>Medium</t>
   </si>
   <si>
     <t>96.5% / 94.5% / 92.5%</t>
   </si>
   <si>
     <t>Brazil, Bulgaria, Canada (Alberta), Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
   </si>
   <si>
     <t>Zeus Power Partners</t>
   </si>
   <si>
     <t>zeuspowerpartners / zeuspowerpartners_94 / zeuspowerpartners_92</t>
   </si>
   <si>
     <t>96.22% / 94.22% / 92.23%</t>
   </si>
   <si>
     <t>Zoo Busters</t>
   </si>
   <si>
     <t>zoobusters / zoobusters_94 / zoobusters_92</t>
   </si>
   <si>
     <t>Medium-High</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Koi Falls: Flowing Fortune</t>
+  </si>
+  <si>
+    <t>koifallsflowingfortune / koifallsflowingfortune_94 / koifallsflowingfortune_92</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>96.23% / 94.4% / 92.74%</t>
+  </si>
+  <si>
+    <t>Call Of The Reaper</t>
+  </si>
+  <si>
+    <t>callofthereaper / callofthereaper_94 / callofthereaper_92</t>
+  </si>
+  <si>
+    <t>96.22% / 94.37% / 92.52%</t>
+  </si>
+  <si>
+    <t>Cypher Of Ra</t>
+  </si>
+  <si>
+    <t>cypherofra / cypherofra_94 / cypherofra_92</t>
+  </si>
+  <si>
+    <t>96.21% / 94.21% / 92.21%</t>
+  </si>
+  <si>
+    <t>Fusion Fever</t>
+  </si>
+  <si>
+    <t>fusionfever / fusionfever_94 / fusionfever_92</t>
+  </si>
+  <si>
+    <t>96.12% / 94.12% / 92.12%</t>
+  </si>
+  <si>
+    <t>4 Spirits Power Partners</t>
+  </si>
+  <si>
+    <t>4spiritspowerpartners / 4spiritspowerpartners_94 / 4spiritspowerpartners_92</t>
+  </si>
+  <si>
+    <t>96.19% / 94.19% / 92.19%</t>
+  </si>
+  <si>
+    <t>Fortune Climb: Sugar Baby</t>
+  </si>
+  <si>
+    <t>fortuneclimbsugarbaby / fortuneclimbsugarbaby_94 / fortuneclimbsugarbaby_92</t>
+  </si>
+  <si>
+    <t>96.2% / 94.2% / 92.2%</t>
+  </si>
+  <si>
+    <t>3 Bandits</t>
+  </si>
+  <si>
+    <t>3bandits / 3bandits_94 / 3bandits_92</t>
+  </si>
+  <si>
+    <t>96.2% / 94% / 92.01%</t>
+  </si>
+  <si>
     <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
   </si>
   <si>
-    <t>Koi Falls: Flowing Fortune</t>
-[...26 lines deleted...]
-    <t>96.2% / 94% / 92.01%</t>
+    <t>This document has been generated on September 23, 2026 04:41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -336,51 +381,51 @@
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b52a2ffa47ec733a424f4c8cfde90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
@@ -718,62 +763,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=minermoles" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=midashypehouse" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=zeuspowerpartners" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=zoobusters" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=koifallsflowingfortune" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=3bandits&amp;operator=demo" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=minermoles" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=midashypehouse" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=zeuspowerpartners" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=zoobusters" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=koifallsflowingfortune" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=cypherofra" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=fusionfever" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=4spiritspowerpartners" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=3bandits&amp;operator=demo" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="85" zoomScaleNormal="85" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13"/>
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.19921875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.5" customWidth="true" style="3"/>
     <col min="2" max="2" width="44.8984375" customWidth="true" style="1"/>
     <col min="3" max="3" width="20.19921875" customWidth="true" style="1"/>
     <col min="4" max="4" width="20.19921875" customWidth="true" style="1"/>
     <col min="5" max="5" width="18.69921875" customWidth="true" style="1"/>
     <col min="6" max="6" width="17.296875" customWidth="true" style="1"/>
     <col min="7" max="7" width="20.59765625" customWidth="true" style="1"/>
     <col min="8" max="8" width="59.5" customWidth="true" style="1"/>
     <col min="9" max="9" width="11.19921875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="159">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
@@ -806,257 +851,352 @@
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1" ht="22.05">
       <c r="A5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E5" s="12" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F5" s="12" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G5" s="12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H5" s="12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="1" ht="22.05">
       <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H6" s="12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="1" ht="22.05">
       <c r="A7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="12" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="22.05">
       <c r="A8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D8" s="12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E8" s="12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F8" s="12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G8" s="12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H8" s="12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="22.05">
       <c r="A9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E9" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" s="12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H9" s="12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="22.05">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D10" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E10" s="12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F10" s="12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G10" s="12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H10" s="12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="22.05">
       <c r="A11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A12" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A14" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="12"/>
+    </row>
+    <row r="15" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A15" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="12" t="s">
-[...27 lines deleted...]
-      <c r="A15" s="1"/>
+      <c r="B15" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="12" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="22.05"/>
-    <row r="17" spans="1:9" customHeight="1" ht="22.05"/>
+    <row r="17" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A17" s="13" t="s">
+        <v>61</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B12" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="49" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>