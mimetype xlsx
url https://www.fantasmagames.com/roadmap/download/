--- v1 (2026-09-23)
+++ v2 (2026-11-01)
@@ -18,236 +18,215 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Roadmap Fantasma Games" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Roadmap Fantasma Games'!$A$1:$F$28</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Fantasma Games Game Roadmap</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>GAME</t>
   </si>
   <si>
     <t>PROVIDER</t>
   </si>
   <si>
     <t>GAME ID</t>
   </si>
   <si>
     <t>VOLATILITY</t>
   </si>
   <si>
     <t>RTP</t>
   </si>
   <si>
     <t>CATEGORIES</t>
   </si>
   <si>
     <t>MARKETS</t>
   </si>
   <si>
-    <t>September 3, 2026</t>
-[...16 lines deleted...]
-  <si>
     <t>November 12, 2026</t>
   </si>
   <si>
     <t>November 24, 2026</t>
   </si>
   <si>
     <t>November 26, 2026</t>
   </si>
   <si>
-    <t>Coming soon</t>
-[...2 lines deleted...]
-    <t>Miner Moles</t>
+    <t>November 30, 2026</t>
+  </si>
+  <si>
+    <t>December 3, 2026</t>
+  </si>
+  <si>
+    <t>December 8, 2026</t>
+  </si>
+  <si>
+    <t>January 14, 2027</t>
+  </si>
+  <si>
+    <t>January 28, 2027</t>
+  </si>
+  <si>
+    <t>February 11, 2027</t>
+  </si>
+  <si>
+    <t>February 25, 2027</t>
+  </si>
+  <si>
+    <t>Cypher Of Ra</t>
   </si>
   <si>
     <t>Fantasma Games</t>
   </si>
   <si>
-    <t>minermoles / minermoles_94 / minermoles_92</t>
-[...5 lines deleted...]
-    <t>96.33% / 94.1% / 92.1%</t>
+    <t>cypherofra / cypherofra_94 / cypherofra_92</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>96.21% / 94.21% / 92.21%</t>
   </si>
   <si>
     <t>Slot</t>
   </si>
   <si>
-    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, US (Michigan), United Kingdom</t>
-[...29 lines deleted...]
-    <t>zoobusters / zoobusters_94 / zoobusters_92</t>
+    <t>Bulgaria, Canada (Alberta), Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
+  </si>
+  <si>
+    <t>Fusion Fever</t>
+  </si>
+  <si>
+    <t>fusionfever / fusionfever_94 / fusionfever_92</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>96.12% / 94.12% / 92.12%</t>
+  </si>
+  <si>
+    <t>4 Spirits Power Partners</t>
+  </si>
+  <si>
+    <t>4spiritspowerpartners / 4spiritspowerpartners_94 / 4spiritspowerpartners_92</t>
+  </si>
+  <si>
+    <t>96.19% / 94.19% / 92.19%</t>
+  </si>
+  <si>
+    <t>Fortune Climb: Sugar Baby</t>
+  </si>
+  <si>
+    <t>fortuneclimbsugarbaby / fortuneclimbsugarbaby_94 / fortuneclimbsugarbaby_92</t>
   </si>
   <si>
     <t>Medium-High</t>
   </si>
   <si>
-    <t>-</t>
-[...55 lines deleted...]
-  <si>
     <t>96.2% / 94.2% / 92.2%</t>
   </si>
   <si>
+    <t>Santa Pigger</t>
+  </si>
+  <si>
+    <t>santapigger / santapigger_94 / santapigger_92</t>
+  </si>
+  <si>
+    <t>96.09% / 94.1% / 92.1%</t>
+  </si>
+  <si>
+    <t>Snowflake Fortune</t>
+  </si>
+  <si>
+    <t>snowflakefortune / snowflakefortune_94 / snowflakefortune_92</t>
+  </si>
+  <si>
+    <t>96% / 94% / 92%</t>
+  </si>
+  <si>
+    <t>1867 Diamond Wild Rush</t>
+  </si>
+  <si>
+    <t>1867diamondwildrush / 1867diamondwildrush_94 / 1867diamondwildrush_92</t>
+  </si>
+  <si>
+    <t>DeepFry Burst</t>
+  </si>
+  <si>
+    <t>deepfryburst / deepfryburst_94 / deepfryburst_92</t>
+  </si>
+  <si>
     <t>3 Bandits</t>
   </si>
   <si>
     <t>3bandits / 3bandits_94 / 3bandits_92</t>
   </si>
   <si>
     <t>96.2% / 94% / 92.01%</t>
   </si>
   <si>
-    <t>Brazil, Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
-[...2 lines deleted...]
-    <t>This document has been generated on September 23, 2026 04:41</t>
+    <t>Bulgaria, Denmark, Estonia, Greece, Latvia, Malta, Ontario, Peru, Portugal, Romania, Sweden, United Kingdom</t>
+  </si>
+  <si>
+    <t>Gold Pigger 3 King's Treasury</t>
+  </si>
+  <si>
+    <t>goldpigger3kingstreasury / goldpigger3kingstreasury_94 / goldpigger3kingstreasury_92</t>
+  </si>
+  <si>
+    <t>96.41% / 94.1% / 92.1%</t>
+  </si>
+  <si>
+    <t>This document has been generated on November 1, 2026 08:21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -763,62 +742,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=minermoles" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=midashypehouse" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=zeuspowerpartners" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=zoobusters" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=koifallsflowingfortune" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=cypherofra" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=fusionfever" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=4spiritspowerpartners" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=3bandits&amp;operator=demo" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=cypherofra" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=fusionfever" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=4spiritspowerpartners" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=santapigger" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;operator=demo&amp;game=snowflakefortune" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.fantasma.tech/launch/fun?&amp;game=3bandits&amp;operator=demo" TargetMode="External"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="85" zoomScaleNormal="85" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11.19921875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.5" customWidth="true" style="3"/>
     <col min="2" max="2" width="44.8984375" customWidth="true" style="1"/>
     <col min="3" max="3" width="20.19921875" customWidth="true" style="1"/>
     <col min="4" max="4" width="20.19921875" customWidth="true" style="1"/>
     <col min="5" max="5" width="18.69921875" customWidth="true" style="1"/>
     <col min="6" max="6" width="17.296875" customWidth="true" style="1"/>
     <col min="7" max="7" width="20.59765625" customWidth="true" style="1"/>
     <col min="8" max="8" width="59.5" customWidth="true" style="1"/>
     <col min="9" max="9" width="11.19921875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="159">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
     </row>
@@ -895,308 +874,282 @@
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="1" ht="22.05">
       <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="1" ht="22.05">
       <c r="A7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="12" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="22.05">
       <c r="A8" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="11" t="s">
-        <v>34</v>
+      <c r="B8" s="10" t="s">
+        <v>33</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="E8" s="12" t="s">
+      <c r="F8" s="12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="H8" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H8" s="12"/>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="22.05">
       <c r="A9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="12" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="22.05">
       <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="10" t="s">
-        <v>42</v>
+      <c r="B10" s="11" t="s">
+        <v>40</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="12" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E10" s="12" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F10" s="12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="22.05">
       <c r="A11" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="11" t="s">
-        <v>45</v>
+      <c r="B11" s="10" t="s">
+        <v>43</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="12" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E11" s="12" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F11" s="12" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="22.05">
       <c r="A12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="11" t="s">
-        <v>48</v>
+      <c r="B12" s="10" t="s">
+        <v>45</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="12" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E12" s="12" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F12" s="12" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="22.05">
       <c r="A13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E13" s="12" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F13" s="12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="12" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="22.05">
       <c r="A14" s="9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="12" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E14" s="12" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F14" s="12" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="H14" s="12"/>
+      <c r="H14" s="12" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="22.05">
-      <c r="A15" s="9" t="s">
-[...29 lines deleted...]
-    </row>
+      <c r="A15" s="1"/>
+    </row>
+    <row r="16" spans="1:9" customHeight="1" ht="22.05">
+      <c r="A16" s="13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" customHeight="1" ht="22.05"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A16:H16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
-[...4 lines deleted...]
-    <hyperlink ref="B15" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="49" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>